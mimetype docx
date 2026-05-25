--- v0 (2025-10-08)
+++ v1 (2026-05-25)
@@ -1,585 +1,1753 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="63EF4D30" w14:textId="77777777" w:rsidR="00322460" w:rsidRDefault="00322460" w:rsidP="00322460">
-      <w:pPr>
+    <w:p w:rsidR="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6CA8" w:rsidRDefault="00E02DBF" w:rsidP="00E02DBF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial MT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Curriculum</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de autores</w:t>
+        <w:t>CURRICULUM DE AUTORES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E71149C" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
-    <w:p w14:paraId="03308D47" w14:textId="77777777" w:rsidR="00322460" w:rsidRPr="00322460" w:rsidRDefault="00322460" w:rsidP="00322460">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00AF4199" w:rsidRDefault="00AF4199" w:rsidP="00AF4199">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00E02DBF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00322460">
+      <w:r w:rsidRPr="00E02DBF">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor 1:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4257"/>
-        <w:gridCol w:w="4237"/>
+        <w:gridCol w:w="4322"/>
+        <w:gridCol w:w="4322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00490956" w14:paraId="3CA8DB2F" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A87FC8" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Nombre completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733B1531" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="1D7799D0" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED6095" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Grado académico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119F0B0D" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="7A4CAEC6" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10547ADC" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Institución de afiliación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FA098A" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956" w:rsidP="00981E8C"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="25EB62B2" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD9D23F" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>País</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41639F84" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="357D05E3" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5236150A" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Ciudad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD1FA52" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="4CE6CBBF" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1857B719" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7818078E" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00490956" w14:paraId="181C2061" w14:textId="77777777" w:rsidTr="00490956">
+      <w:tr w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidTr="00170F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D232D49" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956">
-            <w:r>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>ORCID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598D2D9F" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
+          <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00170F8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A12E722" w14:textId="77777777" w:rsidR="00490956" w:rsidRDefault="00490956"/>
-    <w:p w14:paraId="1239B82E" w14:textId="77777777" w:rsidR="00490956" w:rsidRPr="00322460" w:rsidRDefault="002B68F0">
+    <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00E02DBF">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E02DBF" w:rsidRPr="00E02DBF" w:rsidRDefault="00E02DBF" w:rsidP="00E02DBF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00322460">
+      <w:r w:rsidRPr="00E02DBF">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Descripción general del curríc</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (agregar publicaciones y proyectos, especialmente, los de los últimos 5 años)</w:t>
+        <w:t>Descripción general del currículum (agregar publicaciones y proyectos, especialmente, los de los últimos 5 años)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00490956" w:rsidRPr="00322460">
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial MT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6CA8" w:rsidRPr="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="243"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial MT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6CA8" w:rsidRPr="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial MT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002E6CA8" w:rsidRPr="002E6CA8" w:rsidSect="002E6CA8">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EA49690" w14:textId="77777777" w:rsidR="00A6231D" w:rsidRDefault="00A6231D" w:rsidP="00D63489">
+    <w:p w:rsidR="00D8460A" w:rsidRDefault="00D8460A" w:rsidP="002E6CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FB23C66" w14:textId="77777777" w:rsidR="00A6231D" w:rsidRDefault="00A6231D" w:rsidP="00D63489">
+    <w:p w:rsidR="00D8460A" w:rsidRDefault="00D8460A" w:rsidP="002E6CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52345A36" w14:textId="77777777" w:rsidR="00A6231D" w:rsidRDefault="00A6231D" w:rsidP="00D63489">
+    <w:p w:rsidR="00D8460A" w:rsidRDefault="00D8460A" w:rsidP="002E6CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67CCD17D" w14:textId="77777777" w:rsidR="00A6231D" w:rsidRDefault="00A6231D" w:rsidP="00D63489">
+    <w:p w:rsidR="00D8460A" w:rsidRDefault="00D8460A" w:rsidP="002E6CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56E399AE" w14:textId="77777777" w:rsidR="00D63489" w:rsidRDefault="00D63489" w:rsidP="00D63489">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="002E6CA8" w:rsidRDefault="002E6CA8" w:rsidP="002E6CA8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:ind w:left="-1560" w:hanging="141"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F5DF1CE" wp14:editId="02124E98">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1" descr="Logo final fondo blanco"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7690592A" wp14:editId="1AB986FD">
+          <wp:extent cx="7772400" cy="1285875"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="26" name="Imagen 26"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 4" descr="Logo final fondo blanco"/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="992056" cy="652163"/>
+                    <a:ext cx="7860657" cy="1300476"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...62 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C5651B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C46C328"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20D072CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="343AEFA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BF16912"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D9CE404"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E126FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E46C954A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F3123D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4342832"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47066D4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F1838B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B7E3A30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F624A20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00490956"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E23A17"/>
+    <w:rsidRoot w:val="002E6CA8"/>
+    <w:rsid w:val="000B7B4B"/>
+    <w:rsid w:val="00140C7D"/>
+    <w:rsid w:val="00226A27"/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:rsid w:val="005622BA"/>
+    <w:rsid w:val="00A53319"/>
+    <w:rsid w:val="00AF4199"/>
+    <w:rsid w:val="00D8460A"/>
+    <w:rsid w:val="00E02DBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0E37018D"/>
-  <w15:docId w15:val="{76527A34-3F9F-4E5F-89B4-C7AA7A11EE4E}"/>
+  <w14:docId w14:val="18842702"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{754C575A-D688-4458-BDD6-3E92AE71DADE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -911,500 +2079,556 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E6CA8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E6CA8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E6CA8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF4199"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00490956"/>
+    <w:rsid w:val="00E02DBF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-[...72 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1583098652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>38</Words>
-  <Characters>210</Characters>
+  <Characters>215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>247</CharactersWithSpaces>
+  <CharactersWithSpaces>252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>revista Rexe</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Revisor</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>